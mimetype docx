--- v0 (2026-03-01)
+++ v1 (2026-07-27)
@@ -1,358 +1,453 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="7428A887">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="313" w:beforeLines="100" w:after="157" w:afterLines="50" w:line="500" w:lineRule="exact"/>
+        <w:spacing w:before="469" w:beforeLines="150" w:after="469" w:afterLines="150" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>撤回仲裁申请书</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="6708AEE8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="580" w:lineRule="exact"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>绵阳仲裁委员会：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6BCC543A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="580" w:lineRule="exact"/>
         <w:ind w:right="0" w:rightChars="0" w:firstLine="640" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>贵会受理的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">申请人 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与被申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>之间的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>纠纷，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>案号</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（）绵仲裁字第</w:t>
-[...9 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）绵仲裁字第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>号，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>因</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
@@ -361,316 +456,350 @@
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>特申请</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>撤回</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>本案的仲裁请求/反请求</w:t>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>本案的仲裁</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>申请</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0D3A8447">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="157" w:afterLines="50" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:ind w:right="0" w:rightChars="0"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="43393BED">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="157" w:afterLines="50" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:ind w:right="0" w:rightChars="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:hint="default" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="722556DB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="157" w:afterLines="50" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 </w:t>
-[...11 lines deleted...]
-        <w:t>申请人：</w:t>
+        <w:t xml:space="preserve">         申请人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（或委托代理人）：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="518E5678">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:hAnsi="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年    月   日  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432B70EE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="157" w:afterLines="50" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:ind w:right="0" w:rightChars="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId3" w:type="default"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="907" w:footer="907" w:gutter="0"/>
       <w:cols w:space="0" w:num="1"/>
       <w:rtlGutter w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="50"/>
@@ -697,105 +826,111 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{ED14202A-8843-4758-B5C5-2BF21D173C60}"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{C917193F-83CD-41FD-B594-4BA44AD8DB7C}"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:panose1 w:val="02010600010101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{7B706139-5354-4D17-ACE7-D9EBA1A8A052}"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{40496327-E2A0-42E4-9133-1AE935594DD0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="5B83BC33">
     <w:pPr>
       <w:pStyle w:val="2"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:hint="default" w:eastAsiaTheme="minorEastAsia"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve">                    </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="150"/>
+  <w:doNotDisplayPageBoundaries w:val="1"/>
+  <w:embedTrueTypeFonts/>
+  <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMWM0NmM2ZDk2NTc5NWIxYjMyMDBiMTBkMWFjNGFhMTgifQ=="/>
   </w:docVars>
@@ -817,56 +952,59 @@
     <w:rsid w:val="31DD4C09"/>
     <w:rsid w:val="3246428F"/>
     <w:rsid w:val="332A7397"/>
     <w:rsid w:val="365F2800"/>
     <w:rsid w:val="3C8F39EE"/>
     <w:rsid w:val="3D45686E"/>
     <w:rsid w:val="3DA71C91"/>
     <w:rsid w:val="3F7600D3"/>
     <w:rsid w:val="41322991"/>
     <w:rsid w:val="4218501C"/>
     <w:rsid w:val="442E771A"/>
     <w:rsid w:val="462B6F35"/>
     <w:rsid w:val="48153BC2"/>
     <w:rsid w:val="4A6C29A7"/>
     <w:rsid w:val="4BA33F3E"/>
     <w:rsid w:val="4EC3176B"/>
     <w:rsid w:val="4EF651A2"/>
     <w:rsid w:val="4F4B7BBE"/>
     <w:rsid w:val="4FDA5CF3"/>
     <w:rsid w:val="509234DC"/>
     <w:rsid w:val="57641304"/>
     <w:rsid w:val="5A6B0F6B"/>
     <w:rsid w:val="5AF21230"/>
     <w:rsid w:val="5B175A3D"/>
     <w:rsid w:val="5BCA5ADD"/>
+    <w:rsid w:val="5CE1295D"/>
     <w:rsid w:val="5D0402FC"/>
     <w:rsid w:val="5FB96FE2"/>
     <w:rsid w:val="60444600"/>
     <w:rsid w:val="62524140"/>
+    <w:rsid w:val="632322EF"/>
     <w:rsid w:val="65051C88"/>
     <w:rsid w:val="6D545806"/>
+    <w:rsid w:val="6DFE19C1"/>
     <w:rsid w:val="6F8E35E6"/>
     <w:rsid w:val="6FE83576"/>
     <w:rsid w:val="71173019"/>
     <w:rsid w:val="71AC3A6A"/>
     <w:rsid w:val="74487BC5"/>
     <w:rsid w:val="7467365D"/>
     <w:rsid w:val="75C85F72"/>
     <w:rsid w:val="776A39E8"/>
     <w:rsid w:val="78B77DE4"/>
     <w:rsid w:val="7B11500F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -1233,50 +1371,54 @@
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="7">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="6"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -1492,59 +1634,62 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>1</Pages>
-  <Words>0</Words>
-  <Characters>0</Characters>
+  <Words>67</Words>
+  <Characters>67</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.16250_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>170</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.19770_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Hikaru小宝</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.16250</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>07BDE26BC47140D7825F00CDFBF47694_13</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiODM3NGM4MjljZDMxYzg1NmMwMDc4Yjk5NTA3YTNiNTgiLCJ1c2VySWQiOiIxNjAwNjAyMjkxIn0=</vt:lpwstr>
+  </property>
 </Properties>
 </file>