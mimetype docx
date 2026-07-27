--- v0 (2026-03-01)
+++ v1 (2026-07-27)
@@ -1,277 +1,311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="69C4A8B6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4153"/>
+          <w:tab w:val="left" w:pos="6930"/>
+        </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="313" w:beforeLines="100"/>
+        <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>退费申请</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36820C70">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:after="313" w:afterLines="100"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（组庭后开庭前撤回）</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>（组庭前撤回）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22010121">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>绵阳仲裁委员会：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="72519FF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    贵会受理的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与被申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>之间的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>纠纷，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>案号（    ）绵仲裁字第</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>案号（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）绵仲裁字第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>号，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>因</w:t>
       </w:r>
@@ -306,1063 +340,2495 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>撤回</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>本案的仲裁请求/反请求，特申请退一半受理费</w:t>
+        <w:t>本案的仲裁请求（反请求），特申请退一半受理费</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77908FDE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A6796F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>户名：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="126707F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>账号：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36C059DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>开户行：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="7345D037">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6861D1BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E468EB">
       <w:pPr>
         <w:ind w:firstLine="1280" w:firstLineChars="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>申请人（法人或非法人需要加盖公章）：</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>当事人（法人或非法人需要加盖公章）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED75A36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">              （自然人需签字捺印）              </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="37196DD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">        年  月  日</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7CFFBC8A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="35782B0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="63FE9CF6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...31 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="0E842ABE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="313" w:beforeLines="100"/>
+        <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>退费申请</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1BCDC43D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:after="313" w:afterLines="100"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（组庭后开庭前调解）</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+        <w:t>（组庭后开庭前撤回）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1844FC39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>绵阳仲裁委员会：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="79C2F1CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    贵会受理的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与被申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>之间的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>纠纷，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>案号（   ）绵仲裁字第</w:t>
-[...9 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>案号（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）绵仲裁字第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>号，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>因</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>双方在组庭后开庭前调解结案</w:t>
-[...13 lines deleted...]
-        <w:t>，特申请退一半受理费</w:t>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>，在组庭后开庭前</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>撤回</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>本案的仲裁请求（反请求），特申请退一半受理费</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="72F6CFE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3B412467">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>户名：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A151BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>账号：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1CFA2213">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>开户行：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="62A6134B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEAC210">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18050A08">
       <w:pPr>
         <w:ind w:firstLine="1280" w:firstLineChars="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>申请人（法人或非法人需要加盖公章）：</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>当事人（法人或非法人需要加盖公章）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6206D004">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">              （自然人需签字捺印）              </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E8DDA91">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">        年  月  日</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7B482FA4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="42E39958">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="496F9AAF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117F9651">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD6ED77">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>退费申请</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5D0C75">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="313" w:afterLines="100"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（组庭前和解）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D52E6B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>绵阳仲裁委员会：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D60B156">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    贵会受理的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>申请人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>与被申请人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>之间的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>纠纷，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>案号（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）绵仲裁字第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>号，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>因</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>双方在组庭前达成和解协议，请求组成仲裁庭出具调解书</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>，特申请退一半仲裁费（受理费+处理费）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3005802F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E53C388">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>户名：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E8C4F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>账号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188F9B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>开户行：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8F664F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE32ADD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED69B40">
+      <w:pPr>
+        <w:ind w:firstLine="1280" w:firstLineChars="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>当事人</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>（法人或非法人需要加盖公章）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B381C5A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              （自然人需签字捺印）              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252289AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        年  月  日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6064A3B7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2212CA80">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72229D47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65062346">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248176D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>退费申请</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6491526F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:after="313" w:afterLines="100"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（组庭后开庭前调解）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EBB1B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>绵阳仲裁委员会：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E091E1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    贵会受理的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>申请人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>与被申请人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>之间的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>纠纷，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>案号（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）绵仲裁字第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>号，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>因</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>双方在组庭后开庭前调解结案</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>，特申请退一半受理费</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44968104">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CEC206C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>户名：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7200B7A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>账号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015B2D1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>开户行：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C6E30C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2F1EAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668B677F">
+      <w:pPr>
+        <w:ind w:firstLine="1280" w:firstLineChars="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>当事人（法人或非法人需要加盖公章）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019EA441">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              （自然人需签字捺印）              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0FA216">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        年  月  日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB16CC8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4B5E65">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E741414">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -1403,104 +2869,107 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="03000509000000000000"/>
+    <w:panose1 w:val="02010600010101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D360BF8D-33D4-4F62-8F66-BE5344BCCE0D}"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{79CB8E3F-27B3-4D33-9DD5-E9F8D387951E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
+  <w:doNotDisplayPageBoundaries w:val="1"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiNGY1NDg3MzA5YTQ2NDgxODRmODc0YWJiZTQxMDIwYTMifQ=="/>
+    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMWM0NmM2ZDk2NTc5NWIxYjMyMDBiMTBkMWFjNGFhMTgifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="45947464"/>
-    <w:rsid w:val="09104CD1"/>
     <w:rsid w:val="0CBE76F0"/>
     <w:rsid w:val="15453B8B"/>
     <w:rsid w:val="22624B1D"/>
     <w:rsid w:val="23EB6BEB"/>
     <w:rsid w:val="2D9817B3"/>
     <w:rsid w:val="319F5D78"/>
     <w:rsid w:val="331B6385"/>
+    <w:rsid w:val="4066490B"/>
     <w:rsid w:val="44D450C6"/>
     <w:rsid w:val="45947464"/>
     <w:rsid w:val="4B8236F2"/>
     <w:rsid w:val="589C2FF9"/>
     <w:rsid w:val="5CE45005"/>
     <w:rsid w:val="60A414AC"/>
     <w:rsid w:val="63974B7F"/>
     <w:rsid w:val="69813B91"/>
     <w:rsid w:val="6B830AA1"/>
     <w:rsid w:val="6CC354FC"/>
     <w:rsid w:val="6DC5678C"/>
     <w:rsid w:val="7B7A75DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -1795,50 +3264,54 @@
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="2">
     <w:name w:val="Normal Table"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="F2BA02"/>
       </a:accent3>
@@ -2045,59 +3518,62 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>4</Pages>
+  <Words>507</Words>
+  <Characters>507</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.16388_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1120</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.19770_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>田</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.16388</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>47124FB4E44D4FA7A0ED1F07A7EFE376_11</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiODM3NGM4MjljZDMxYzg1NmMwMDc4Yjk5NTA3YTNiNTgiLCJ1c2VySWQiOiIxNjAwNjAyMjkxIn0=</vt:lpwstr>
+  </property>
 </Properties>
 </file>