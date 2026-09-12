--- v1 (2026-07-27)
+++ v2 (2026-09-12)
@@ -1,859 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="69C4A8B6">
+    <w:p w14:paraId="77AA063F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>退费申请</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36820C70">
+    <w:p w14:paraId="15015C90">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="313" w:afterLines="100"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（组庭前撤回）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22010121">
-[...611 lines deleted...]
-    <w:p w14:paraId="0E842ABE">
+    <w:p w14:paraId="57356550">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-[...3 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-[...3 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>退费申请</w:t>
+        <w:t>绵阳仲裁委员会：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCDC43D">
+    <w:p w14:paraId="58D2326B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="313" w:afterLines="100"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（组庭后开庭前撤回）</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">    贵会受理的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
@@ -862,77 +202,77 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>与被申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
+        <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>之间的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">               </w:t>
+        <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>纠纷，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>案号（</w:t>
       </w:r>
@@ -1002,1847 +342,646 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>因</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">               </w:t>
-[...13 lines deleted...]
-        <w:t>，在组庭后开庭前</w:t>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>，在组庭前</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>撤回</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>本案的仲裁请求（反请求），特申请退一半受理费</w:t>
+        <w:t>本案的仲裁请求（反请求），特申请退全部受理费</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F6CFE1">
-[...328 lines deleted...]
-    <w:p w14:paraId="6BD6ED77">
+    <w:p w14:paraId="6A17F281">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B5D0C75">
+    <w:p w14:paraId="4E12C7A0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="313" w:afterLines="100"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:t>（组庭前和解）</w:t>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>户名：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D52E6B0">
-[...629 lines deleted...]
-    <w:p w14:paraId="248176D7">
+    <w:p w14:paraId="1EC10F14">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="469" w:beforeLines="150" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-[...6 lines deleted...]
-        <w:t>退费申请</w:t>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>账号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6491526F">
+    <w:p w14:paraId="4F5FA14C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:after="313" w:afterLines="100"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>开户行：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106CAD55">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3579E880">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EECE2F4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:ind w:firstLine="1280" w:firstLineChars="400"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>当事人（法人或非法人需要加盖公章）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6906BBF9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:t>（组庭后开庭前调解）</w:t>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              （自然人需签字捺印）              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EBB1B8">
+    <w:p w14:paraId="3179AEED">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:t>绵阳仲裁委员会：</w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        年  月  日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E091E1B">
+    <w:p w14:paraId="31EC626D">
       <w:pPr>
-        <w:rPr>
-[...264 lines deleted...]
-      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CEC206C">
+    <w:p w14:paraId="5738F0CE">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-[...127 lines deleted...]
-          <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C2F1EAB">
+    <w:p w14:paraId="44491313">
       <w:pPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="668B677F">
+    <w:p w14:paraId="0C844F57">
       <w:pPr>
-        <w:ind w:firstLine="1280" w:firstLineChars="400"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...88 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4B5E65">
+    <w:p w14:paraId="5FD3F7DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="50"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
@@ -2869,136 +1008,144 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="02010600010101010101"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{D360BF8D-33D4-4F62-8F66-BE5344BCCE0D}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{221E9E18-4424-4769-BCA4-735946C377E9}"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{79CB8E3F-27B3-4D33-9DD5-E9F8D387951E}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{D0F827B8-D583-4210-A256-3B7A20504254}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="150"/>
-[...1 lines deleted...]
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="110"/>
+  <w:embedTrueTypeFonts/>
+  <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMWM0NmM2ZDk2NTc5NWIxYjMyMDBiMTBkMWFjNGFhMTgifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="45947464"/>
     <w:rsid w:val="0CBE76F0"/>
+    <w:rsid w:val="0EA051B0"/>
+    <w:rsid w:val="0ECD4CE6"/>
     <w:rsid w:val="15453B8B"/>
+    <w:rsid w:val="1F007007"/>
     <w:rsid w:val="22624B1D"/>
     <w:rsid w:val="23EB6BEB"/>
     <w:rsid w:val="2D9817B3"/>
     <w:rsid w:val="319F5D78"/>
     <w:rsid w:val="331B6385"/>
-    <w:rsid w:val="4066490B"/>
     <w:rsid w:val="44D450C6"/>
     <w:rsid w:val="45947464"/>
-    <w:rsid w:val="4B8236F2"/>
+    <w:rsid w:val="4B076012"/>
     <w:rsid w:val="589C2FF9"/>
     <w:rsid w:val="5CE45005"/>
     <w:rsid w:val="60A414AC"/>
     <w:rsid w:val="63974B7F"/>
     <w:rsid w:val="69813B91"/>
     <w:rsid w:val="6B830AA1"/>
     <w:rsid w:val="6CC354FC"/>
     <w:rsid w:val="6DC5678C"/>
+    <w:rsid w:val="74E56E7F"/>
     <w:rsid w:val="7B7A75DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -3518,62 +1665,62 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>507</Characters>
+  <Pages>1</Pages>
+  <Words>506</Words>
+  <Characters>506</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1120</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.19770_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1274</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>田</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>47124FB4E44D4FA7A0ED1F07A7EFE376_11</vt:lpwstr>
+    <vt:lpwstr>2036D637977E426F892C71B34C8BE3D8_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiODM3NGM4MjljZDMxYzg1NmMwMDc4Yjk5NTA3YTNiNTgiLCJ1c2VySWQiOiIxNjAwNjAyMjkxIn0=</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiYmY2NDRhYzQyYjI4MmUzOWUyNTMzZTJmMTZiZTdkNzciLCJ1c2VySWQiOiIxNTk1NzQxNDI0In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>