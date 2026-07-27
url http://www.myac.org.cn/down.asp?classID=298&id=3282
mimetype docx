--- v0 (2026-03-01)
+++ v1 (2026-07-27)
@@ -1,482 +1,563 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="67E9F2E4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="left" w:pos="6930"/>
         </w:tabs>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="313" w:beforeLines="100" w:after="157" w:afterLines="50" w:line="500" w:lineRule="exact"/>
+        <w:spacing w:before="469" w:beforeLines="150" w:after="469" w:afterLines="150" w:line="580" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>中止审理申请</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F210E38">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
-[...7 lines deleted...]
-        <w:t>中止审理申请</w:t>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>绵阳仲裁委员会：</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="57B5C7C5">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="580" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>贵会受理的申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...8 lines deleted...]
-        <w:t>与被申请</w:t>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>与被申请人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>之间的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...8 lines deleted...]
-        <w:t>纠纷一案，案号为：（ ）绵仲裁字第  号，因</w:t>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>纠纷一案，案号为：（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）绵仲裁字第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>号，因</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（说明中止审理的原因，依据），申请人/被申请人特申请本案中止审理。</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>（说明中止审理的原因、依据），特申请本案中止审理。</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D5FF64E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="580" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="640" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>请予准许。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0AB53374">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="580" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217CB60A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="580" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="722556DB">
       <w:pPr>
-        <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
-        <w:widowControl/>
-        <w:suppressLineNumbers w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="580" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="0" w:line="580" w:lineRule="exact"/>
+        <w:ind w:right="0" w:rightChars="0"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         当事人（或委托代理人）：</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="518E5678">
       <w:pPr>
-        <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
-        <w:widowControl/>
-        <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="580" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:t>申请人（委托代理人）：</w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 年    月   日  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="266133E1">
       <w:pPr>
-        <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
-        <w:widowControl/>
-        <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="580" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="580" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
@@ -487,139 +568,154 @@
     <w:charset w:val="50"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{497378C8-AD5A-4DB4-922E-51A0E4800BF2}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:panose1 w:val="02010600010101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{F3E40EA3-C6C5-417D-A74B-26AD5759A488}"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{39EF397A-5F04-4F5F-9784-F2F99FFA50E0}"/>
+  </w:font>
+  <w:font w:name="仿宋">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{20698996-1BAB-4017-8FBE-99F873097808}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="150"/>
+  <w:doNotDisplayPageBoundaries w:val="1"/>
+  <w:embedTrueTypeFonts/>
+  <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMWM0NmM2ZDk2NTc5NWIxYjMyMDBiMTBkMWFjNGFhMTgifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="6F8D4F1B"/>
     <w:rsid w:val="08F57ACE"/>
     <w:rsid w:val="0A5B1BB3"/>
     <w:rsid w:val="0F44530B"/>
     <w:rsid w:val="116F23E8"/>
     <w:rsid w:val="16297009"/>
     <w:rsid w:val="196F7429"/>
+    <w:rsid w:val="1BB55053"/>
     <w:rsid w:val="1EE12B77"/>
     <w:rsid w:val="246A53BC"/>
     <w:rsid w:val="262B0B7B"/>
     <w:rsid w:val="26AC5F65"/>
     <w:rsid w:val="2BD70F3D"/>
     <w:rsid w:val="2C923702"/>
     <w:rsid w:val="2F397E65"/>
     <w:rsid w:val="30AE6631"/>
     <w:rsid w:val="3B1254F3"/>
     <w:rsid w:val="3E0021CD"/>
     <w:rsid w:val="404339FD"/>
     <w:rsid w:val="45A12E1B"/>
     <w:rsid w:val="543C7E64"/>
     <w:rsid w:val="58964E46"/>
+    <w:rsid w:val="62126170"/>
     <w:rsid w:val="642813F0"/>
     <w:rsid w:val="66CD4D5B"/>
     <w:rsid w:val="679317B0"/>
     <w:rsid w:val="6B286A04"/>
     <w:rsid w:val="6D561607"/>
     <w:rsid w:val="6F8D4F1B"/>
     <w:rsid w:val="6FDE4964"/>
     <w:rsid w:val="716C6309"/>
     <w:rsid w:val="77DB177E"/>
     <w:rsid w:val="7DD65E4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -930,50 +1026,54 @@
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="F2BA02"/>
       </a:accent3>
@@ -1181,58 +1281,61 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>1</Pages>
-  <Words>0</Words>
-  <Characters>0</Characters>
+  <Words>100</Words>
+  <Characters>100</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.16250_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>155</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.19770_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>田</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.16250</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>324614ED157C4346AEFB0C11B45C65FC_11</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiODM3NGM4MjljZDMxYzg1NmMwMDc4Yjk5NTA3YTNiNTgiLCJ1c2VySWQiOiIxNjAwNjAyMjkxIn0=</vt:lpwstr>
+  </property>
 </Properties>
 </file>